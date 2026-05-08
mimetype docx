--- v0 (2026-04-17)
+++ v1 (2026-05-08)
@@ -1,67 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
-    <w:p w14:paraId="2BD62D7A" w14:textId="6FEB2B3A" w:rsidR="00003146" w:rsidRPr="00676C6A" w:rsidRDefault="00C415B7" w:rsidP="005109B2">
+    <w:p w14:paraId="2BD62D7A" w14:textId="6FEB2B3A" w:rsidR="00003146" w:rsidRPr="00676C6A" w:rsidRDefault="00C415B7" w:rsidP="00CB649A">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="48" w:space="11" w:color="E84C22" w:themeColor="accent1"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676C6A">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Mission MEDEF International</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E366798" w14:textId="4BB7A3BD" w:rsidR="00C415B7" w:rsidRPr="00676C6A" w:rsidRDefault="000A75C4" w:rsidP="00676C6A">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="48" w:space="11" w:color="E84C22" w:themeColor="accent1"/>
@@ -276,627 +271,683 @@
       <w:r w:rsidR="0072212C">
         <w:t xml:space="preserve">– ligne </w:t>
       </w:r>
       <w:r w:rsidR="00003146">
         <w:t xml:space="preserve">directe </w:t>
       </w:r>
       <w:r w:rsidR="00003146" w:rsidRPr="00C415B7">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00C415B7">
         <w:t>………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5605E5FC" w14:textId="58E5095C" w:rsidR="00003146" w:rsidRPr="0074697E" w:rsidRDefault="00003146" w:rsidP="0074697E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CACACA"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7989C744" w14:textId="67429C83" w:rsidR="005109B2" w:rsidRPr="005109B2" w:rsidRDefault="005109B2" w:rsidP="00587963">
+    <w:p w14:paraId="7989C744" w14:textId="1A1A3F0E" w:rsidR="005109B2" w:rsidRPr="005109B2" w:rsidRDefault="005109B2" w:rsidP="00587963">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w14:paraId="08FFB399" w14:textId="5E462A47" w:rsidR="004213B4" w:rsidRDefault="005109B2" w:rsidP="00587963">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">           </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00302BB2">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00857577" w:rsidRPr="00587963">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB649A" w:rsidRPr="00587963">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Forfait</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N°1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">□ </w:t>
+        <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Plan logistique N°1</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Forfait N°2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C9B8E0" w14:textId="77777777" w:rsidR="008E755E" w:rsidRDefault="008E755E" w:rsidP="008E755E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:tab/>
-[...95 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="08FFB399" w14:textId="3C55723B" w:rsidR="004213B4" w:rsidRDefault="005109B2" w:rsidP="00587963">
-[...106 lines deleted...]
-    <w:p w14:paraId="39D8D827" w14:textId="118D7C5D" w:rsidR="005109B2" w:rsidRPr="00302BB2" w:rsidRDefault="00302BB2" w:rsidP="00302BB2">
+    <w:p w14:paraId="39D8D827" w14:textId="2BA72881" w:rsidR="005109B2" w:rsidRPr="008E755E" w:rsidRDefault="00302BB2" w:rsidP="008E755E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Carte de fidélité (Cie </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00CB649A" w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>aérienne)…</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">aérienne) </w:t>
+      </w:r>
+      <w:r w:rsidR="008E755E" w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>…………………………………………………….</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB649A" w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00857577" w:rsidRPr="00587963">
+        <w:t>…………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107AAC70" w14:textId="77777777" w:rsidR="00CB649A" w:rsidRPr="00302BB2" w:rsidRDefault="00CB649A" w:rsidP="00CB649A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035FE4FC" w14:textId="77777777" w:rsidR="008E755E" w:rsidRPr="008E755E" w:rsidRDefault="00F26652" w:rsidP="00587963">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préférence </w:t>
+      </w:r>
+      <w:r w:rsidR="005109B2" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sièges </w:t>
+      </w:r>
+      <w:r w:rsidR="00302BB2" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="005109B2" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">□ </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96BE3" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Préférence </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">couloir </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96BE3" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00857577" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>iège</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C96BE3" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>hublot</w:t>
+      </w:r>
+      <w:r w:rsidR="00857577" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005109B2" w:rsidRPr="00587963">
+        <w:t xml:space="preserve">.    </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB649A" w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>□</w:t>
-[...57 lines deleted...]
-      <w:r w:rsidR="00857577" w:rsidRPr="00587963">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E0478E" w14:textId="1652D91D" w:rsidR="00CB649A" w:rsidRPr="008E755E" w:rsidRDefault="00CB649A" w:rsidP="008E755E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00587963" w:rsidRPr="00587963">
+      <w:r w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sous</w:t>
       </w:r>
-      <w:r w:rsidR="00857577" w:rsidRPr="00587963">
+      <w:r w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réserve de disponibilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et d’un éventuel supplément tarifaire imposé par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aérienne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512B7CF1" w14:textId="77777777" w:rsidR="00CB649A" w:rsidRPr="00587963" w:rsidRDefault="00CB649A" w:rsidP="00587963">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> réserve de disponibilité)</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FD6CDBA" w14:textId="2D11428F" w:rsidR="00C96BE3" w:rsidRDefault="00302BB2" w:rsidP="00587963">
-      <w:pPr>
+    <w:p w14:paraId="7FD6CDBA" w14:textId="0B44FC3F" w:rsidR="00C96BE3" w:rsidRPr="008E755E" w:rsidRDefault="00F26652" w:rsidP="008E755E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00857577" w:rsidRPr="00587963">
+        <w:t xml:space="preserve">Souscription </w:t>
+      </w:r>
+      <w:r w:rsidR="00857577" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Assurance Multirisques</w:t>
+      </w:r>
+      <w:r w:rsidR="00857577" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB649A" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB649A" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005109B2" w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">□ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F26652">
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="005109B2" w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Souscription </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
+        <w:t xml:space="preserve"> Oui   </w:t>
+      </w:r>
+      <w:r w:rsidR="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Assurance Multirisques</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="005109B2" w:rsidRPr="00587963">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005109B2" w:rsidRPr="008E755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005109B2" w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidR="005109B2">
+      <w:r w:rsidR="005109B2" w:rsidRPr="008E755E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Oui     </w:t>
-[...19 lines deleted...]
-        <w:t>. Non</w:t>
+        <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AD45FD" w14:textId="77777777" w:rsidR="00302BB2" w:rsidRPr="00B913ED" w:rsidRDefault="00302BB2" w:rsidP="00587963">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58FEBC83" w14:textId="022E7F49" w:rsidR="00F26652" w:rsidRPr="00F26652" w:rsidRDefault="00302BB2" w:rsidP="00525E86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1103,84 +1154,84 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00302BB2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00302BB2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Virement bancaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDFAD6B" w14:textId="6A289EE4" w:rsidR="00E9720E" w:rsidRPr="00302073" w:rsidRDefault="00E9720E" w:rsidP="00587963">
+    <w:p w14:paraId="7EDFAD6B" w14:textId="6A289EE4" w:rsidR="00E9720E" w:rsidRPr="00CB649A" w:rsidRDefault="00E9720E" w:rsidP="00587963">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="21"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB649A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00302073">
+      <w:r w:rsidRPr="00CB649A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="AD490C"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IBAN : TENDANCE VOYAGES - FR76 3000 4017 4900 0100 7456 559      BIC : BNPAFRPPXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017B8AC9" w14:textId="1A030DAB" w:rsidR="004B6764" w:rsidRDefault="004B6764" w:rsidP="00436EE5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6764">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Je, soussigné(e) ………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>……</w:t>
@@ -1263,87 +1314,87 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00436EE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Signatur</w:t>
       </w:r>
       <w:r w:rsidR="00302BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00302BB2" w:rsidRPr="00302BB2" w:rsidSect="00302BB2">
+    <w:sectPr w:rsidR="00302BB2" w:rsidRPr="00302BB2" w:rsidSect="00CB649A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
-      <w:pgSz w:w="12380" w:h="17520" w:code="9"/>
+      <w:pgSz w:w="13020" w:h="18440" w:code="9"/>
       <w:pgMar w:top="1247" w:right="1077" w:bottom="1247" w:left="1077" w:header="510" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:display="firstPage" w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49552CD8" w14:textId="77777777" w:rsidR="00392BC5" w:rsidRDefault="00392BC5">
+    <w:p w14:paraId="72A624F4" w14:textId="77777777" w:rsidR="00512B1E" w:rsidRDefault="00512B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="786880EE" w14:textId="77777777" w:rsidR="00392BC5" w:rsidRDefault="00392BC5">
+    <w:p w14:paraId="60B742A9" w14:textId="77777777" w:rsidR="00512B1E" w:rsidRDefault="00512B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1737,95 +1788,95 @@
         <w:w w:val="105"/>
         <w:sz w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-2"/>
         <w:w w:val="105"/>
         <w:sz w:val="15"/>
       </w:rPr>
       <w:t>N°A53797</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CF49433" w14:textId="620FFCDB" w:rsidR="001F5F8E" w:rsidRDefault="001F5F8E" w:rsidP="00525E86">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63F06534" w14:textId="77777777" w:rsidR="00392BC5" w:rsidRDefault="00392BC5">
+    <w:p w14:paraId="6A1EAB5F" w14:textId="77777777" w:rsidR="00512B1E" w:rsidRDefault="00512B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50E6065F" w14:textId="77777777" w:rsidR="00392BC5" w:rsidRDefault="00392BC5">
+    <w:p w14:paraId="0557860F" w14:textId="77777777" w:rsidR="00512B1E" w:rsidRDefault="00512B1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6414AC6A" w14:textId="77777777" w:rsidR="003A5DC3" w:rsidRDefault="003A5DC3">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6527CECD" w14:textId="01B2196B" w:rsidR="003A5DC3" w:rsidRDefault="003A5DC3">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AEA6D3F" w14:textId="10E92DC6" w:rsidR="00580034" w:rsidRPr="00364B45" w:rsidRDefault="00580034">
+  <w:p w14:paraId="6AEA6D3F" w14:textId="5685D000" w:rsidR="00580034" w:rsidRPr="00364B45" w:rsidRDefault="00580034">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00580034">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32578C28" wp14:editId="73955D18">
           <wp:extent cx="1828800" cy="609600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1302618245" name="Image 1" descr="Une image contenant texte, Police, Graphique, logo&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1834,56 +1885,59 @@
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1828800" cy="609600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00364B45">
+    <w:r w:rsidR="00CB649A">
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CB649A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="36"/>
-        <w:szCs w:val="36"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Bulletin d’inscription</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="59F508A8" w14:textId="46BA767D" w:rsidR="00580034" w:rsidRDefault="00580034" w:rsidP="00364B45">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00580034">
       <w:t>à</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00580034">
       <w:t xml:space="preserve"> retourner</w:t>
     </w:r>
     <w:r w:rsidR="009137A0">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00580034">
       <w:t xml:space="preserve">dument </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00580034">
@@ -1913,51 +1967,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1112" type="#_x0000_t75" style="width:8.4pt;height:8.4pt" o:bullet="t">
+      <v:shape id="_x0000_i1111" type="#_x0000_t75" style="width:8.2pt;height:8.2pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="Green Ball"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C6EE2A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="49A83156"/>
@@ -2104,50 +2158,163 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C97C334C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A6D289B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC5C45B8"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F864943"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="040C001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -2189,51 +2356,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12712219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CD0AB9A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2302,51 +2469,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BA2485D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B774522A"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="793" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1513" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2233" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2953" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3673" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5113" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C190004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84A4F6C8"/>
     <w:lvl w:ilvl="0" w:tplc="1C7E5174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2418,51 +2698,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3342156B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE8C4330"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1303" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2023" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2743" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3463" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4903" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5623" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6343" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7063" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43CD630C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19C2838C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2531,51 +2924,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB81F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="052CDD56"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2644,51 +3037,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67BD7F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1AA789C"/>
     <w:lvl w:ilvl="0" w:tplc="83BAE14A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2757,51 +3150,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B601165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE1A170C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2870,51 +3263,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70385202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C13A5756"/>
     <w:lvl w:ilvl="0" w:tplc="EFC0596C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2962,51 +3355,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="712C68D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F88CA062"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3075,58 +3468,171 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764D3D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACD4EC5A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A723525"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79181B9E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -3218,118 +3724,130 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1607539676">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="21562027">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1080"/>
           </w:tabs>
           <w:ind w:left="1080" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1877619680">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1031567942">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1599411333">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1147740206">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="37051834">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="330178043">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2025474282">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="994335629">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1818104031">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1174146161">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="825778378">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1344745273">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="594366396">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1696806827">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1782451692">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="594366396">
+  <w:num w:numId="20" w16cid:durableId="1632251616">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="209534470">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1696806827">
+  <w:num w:numId="22" w16cid:durableId="940914623">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1164051300">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1782451692">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="24" w16cid:durableId="2063747576">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1632251616">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="25" w16cid:durableId="540436034">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="209534470">
+  <w:num w:numId="26" w16cid:durableId="2036076104">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="940914623">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="27" w16cid:durableId="641420913">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1164051300">
+  <w:num w:numId="28" w16cid:durableId="1502888801">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="84"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="454"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -3343,98 +3861,102 @@
     <w:rsid w:val="000A75C4"/>
     <w:rsid w:val="000C60CB"/>
     <w:rsid w:val="001243E7"/>
     <w:rsid w:val="00150B5F"/>
     <w:rsid w:val="00154636"/>
     <w:rsid w:val="001A0708"/>
     <w:rsid w:val="001F5F8E"/>
     <w:rsid w:val="00252D10"/>
     <w:rsid w:val="00266618"/>
     <w:rsid w:val="002839DE"/>
     <w:rsid w:val="002C39B0"/>
     <w:rsid w:val="002F1685"/>
     <w:rsid w:val="00302073"/>
     <w:rsid w:val="00302BB2"/>
     <w:rsid w:val="00364B45"/>
     <w:rsid w:val="00392BC5"/>
     <w:rsid w:val="003A5DC3"/>
     <w:rsid w:val="003E50E7"/>
     <w:rsid w:val="004213B4"/>
     <w:rsid w:val="00436EE5"/>
     <w:rsid w:val="004528B8"/>
     <w:rsid w:val="004B6764"/>
     <w:rsid w:val="004C10D8"/>
     <w:rsid w:val="004F3D96"/>
     <w:rsid w:val="005109B2"/>
+    <w:rsid w:val="00512B1E"/>
     <w:rsid w:val="00513BD3"/>
     <w:rsid w:val="00525E86"/>
     <w:rsid w:val="00554392"/>
     <w:rsid w:val="005606F9"/>
     <w:rsid w:val="005660B1"/>
     <w:rsid w:val="00580034"/>
     <w:rsid w:val="00587963"/>
     <w:rsid w:val="005C2BF1"/>
     <w:rsid w:val="005E056B"/>
     <w:rsid w:val="006650A8"/>
     <w:rsid w:val="00676C6A"/>
     <w:rsid w:val="006827C6"/>
     <w:rsid w:val="00694CEA"/>
     <w:rsid w:val="006C404E"/>
     <w:rsid w:val="0072212C"/>
     <w:rsid w:val="007408B4"/>
     <w:rsid w:val="0074697E"/>
     <w:rsid w:val="00757DBB"/>
     <w:rsid w:val="00767FF9"/>
     <w:rsid w:val="00777793"/>
     <w:rsid w:val="007A31C4"/>
     <w:rsid w:val="007B5320"/>
     <w:rsid w:val="00800DAC"/>
     <w:rsid w:val="00831A77"/>
     <w:rsid w:val="0084254D"/>
     <w:rsid w:val="008527E6"/>
     <w:rsid w:val="00857577"/>
     <w:rsid w:val="00866921"/>
     <w:rsid w:val="0087092D"/>
     <w:rsid w:val="008A1388"/>
     <w:rsid w:val="008B3D06"/>
+    <w:rsid w:val="008E755E"/>
     <w:rsid w:val="008F0B1D"/>
     <w:rsid w:val="009137A0"/>
     <w:rsid w:val="00990F05"/>
     <w:rsid w:val="009F07A5"/>
     <w:rsid w:val="00A0644F"/>
     <w:rsid w:val="00A7694E"/>
     <w:rsid w:val="00AD3552"/>
     <w:rsid w:val="00AF7634"/>
     <w:rsid w:val="00B358A1"/>
     <w:rsid w:val="00B60A7C"/>
     <w:rsid w:val="00B913ED"/>
     <w:rsid w:val="00B930AD"/>
     <w:rsid w:val="00BC4D89"/>
     <w:rsid w:val="00BD03F2"/>
     <w:rsid w:val="00BF6E93"/>
     <w:rsid w:val="00C415B7"/>
+    <w:rsid w:val="00C632F1"/>
     <w:rsid w:val="00C96BE3"/>
+    <w:rsid w:val="00CB649A"/>
     <w:rsid w:val="00CE085B"/>
     <w:rsid w:val="00D0211D"/>
     <w:rsid w:val="00D24EE3"/>
     <w:rsid w:val="00D40ED1"/>
     <w:rsid w:val="00DF0A8F"/>
     <w:rsid w:val="00E00263"/>
     <w:rsid w:val="00E94E73"/>
     <w:rsid w:val="00E9720E"/>
     <w:rsid w:val="00EA1632"/>
     <w:rsid w:val="00F26652"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
@@ -4491,51 +5013,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00767FF9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:////Users/veroniquetaboada/Library/Containers/com.microsoft.Word/Data/Library/Application%20Support/Microsoft/Office/16.0/DTS/fr-FR%7bC27CC0FF-A3F6-7F46-B1D5-7A47E9DDBE65%7d/%7b749894ED-91EB-B049-B56A-0FE1C9E341F7%7dtf10002069.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Rouge orange">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4771,510 +5293,94 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...371 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57232FC5-2F95-4549-83B6-F2502D7D7F57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>{749894ED-91EB-B049-B56A-0FE1C9E341F7}tf10002069.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>186</Words>
-  <Characters>1217</Characters>
+  <Words>201</Words>
+  <Characters>1169</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1377</CharactersWithSpaces>
+  <CharactersWithSpaces>1343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Véronique Taboada</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>