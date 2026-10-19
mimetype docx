--- v0 (2026-09-29)
+++ v1 (2026-10-19)
@@ -1,77 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6493AE66" w14:textId="77777777" w:rsidR="00D33A40" w:rsidRDefault="00D33A40" w:rsidP="002D5DA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF3F619" w14:textId="5452AA65" w:rsidR="00A72427" w:rsidRPr="00351E93" w:rsidRDefault="002D5DA0" w:rsidP="00B11262">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351E93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00354B11" w:rsidRPr="00351E93">
@@ -127,190 +114,438 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0061528F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Airlink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00351E93" w:rsidRPr="00351E93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF0CE16" w14:textId="38D2A887" w:rsidR="00782EE6" w:rsidRPr="00351E93" w:rsidRDefault="0061528F" w:rsidP="0061528F">
+    <w:p w14:paraId="7457B100" w14:textId="31C1CB96" w:rsidR="003C5574" w:rsidRDefault="0061528F" w:rsidP="0061528F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061528F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="049807C2" wp14:editId="165AF69E">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="049807C2" wp14:editId="28826AF4">
+            <wp:extent cx="4514850" cy="1444770"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="367560870" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="367560870" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6336030" cy="2027555"/>
+                      <a:ext cx="4552813" cy="1456918"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E412481" w14:textId="77777777" w:rsidR="003C5574" w:rsidRDefault="003C5574" w:rsidP="0061528F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AA4819" w14:textId="5C76CF12" w:rsidR="003C5574" w:rsidRPr="00D80D89" w:rsidRDefault="003C5574" w:rsidP="00D80D89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D80D89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Vol intérieur</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80D89" w:rsidRPr="00D80D89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D80D89" w:rsidRPr="00D80D89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Kalumbila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D80D89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D80D89" w:rsidRPr="00D80D89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80D89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>roflight</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D80D89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D80D89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Zambia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D72F5A2" w14:textId="0C9EC25A" w:rsidR="003C5574" w:rsidRDefault="00D80D89" w:rsidP="003C5574">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Départ de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lusaka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80D89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11 novembre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à 6h30 pour arriver à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kalumbila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à 8h15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DE4813" w14:textId="7B08CA07" w:rsidR="00D80D89" w:rsidRPr="00D80D89" w:rsidRDefault="00D80D89" w:rsidP="003C5574">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Départ de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kalumbila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le 11 novembre à 16h50 pour arriver à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lusaka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à 18h35</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CC1C5A" w14:textId="77777777" w:rsidR="00F879A8" w:rsidRPr="00351E93" w:rsidRDefault="00F879A8" w:rsidP="00F879A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351E93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB6830" w:rsidRPr="00351E93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774CF679" w14:textId="3AB3CEC2" w:rsidR="00DD4A30" w:rsidRDefault="00354B11" w:rsidP="00D10AD3">
+    <w:p w14:paraId="1D845D88" w14:textId="12535D53" w:rsidR="003D354E" w:rsidRPr="00354B11" w:rsidRDefault="00354B11" w:rsidP="00D10AD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354B11">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>PRESTATIONS TERRESTRES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ET HEBERGEMENT</w:t>
+        <w:t xml:space="preserve"> ET </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>HEBERGEMENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7A04EBF7" w14:textId="77777777" w:rsidR="007B4C9B" w:rsidRPr="00D33A40" w:rsidRDefault="007B4C9B" w:rsidP="00D10AD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16CC9C18" w14:textId="77D07104" w:rsidR="00D216FF" w:rsidRPr="0061528F" w:rsidRDefault="002B64A4" w:rsidP="0061528F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
@@ -321,273 +556,240 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Transferts </w:t>
       </w:r>
       <w:r w:rsidR="00D33A40" w:rsidRPr="0061528F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">et transports terrestres de la </w:t>
       </w:r>
       <w:r w:rsidR="00354B11" w:rsidRPr="0061528F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">délégation </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D4404" w:rsidRPr="0061528F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">sur </w:t>
+        <w:t>sur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006D4404" w:rsidRPr="0061528F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D575F" w:rsidRPr="0061528F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Lusaka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348AAE4E" w14:textId="77777777" w:rsidR="00D216FF" w:rsidRDefault="00D216FF" w:rsidP="00D216FF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE2BC1C" w14:textId="7EBBB331" w:rsidR="00C232F8" w:rsidRPr="00DD4A30" w:rsidRDefault="007B4C9B" w:rsidP="00C232F8">
+    <w:p w14:paraId="19F847F9" w14:textId="2951D4AE" w:rsidR="00DD4A30" w:rsidRPr="00534260" w:rsidRDefault="007B4C9B" w:rsidP="009F08C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C232F8">
+      <w:r w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Hébergement</w:t>
+        <w:t>Hébergement (</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C232F8">
+      <w:r w:rsidR="002D575F" w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="002D575F">
+      <w:r w:rsidR="00F81F9C" w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> nuits</w:t>
       </w:r>
-      <w:r w:rsidR="00F81F9C" w:rsidRPr="00C232F8">
+      <w:r w:rsidR="0061528F" w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F81F9C" w:rsidRPr="00C232F8">
+      <w:r w:rsidR="00F81F9C" w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>nuits</w:t>
+        <w:t>+ petits dejeuners</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0061528F">
+      <w:r w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F81F9C" w:rsidRPr="00C232F8">
+      <w:r w:rsidR="00783541" w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>+ petits dejeuners</w:t>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C232F8">
+      <w:r w:rsidR="00C232F8" w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00783541" w:rsidRPr="00C232F8">
+      <w:r w:rsidR="00D216FF" w:rsidRPr="00DC7FA8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D216FF" w:rsidRPr="00C232F8">
-[...8 lines deleted...]
-      <w:r w:rsidR="0098736A" w:rsidRPr="00C232F8">
+      <w:r w:rsidR="0098736A" w:rsidRPr="00534260">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0061528F">
+      <w:r w:rsidR="0061528F" w:rsidRPr="00534260">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Hôtel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0061528F">
+      <w:r w:rsidR="0061528F" w:rsidRPr="00534260">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Latidude</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0061528F">
+      <w:r w:rsidR="0061528F" w:rsidRPr="00534260">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15°</w:t>
       </w:r>
-      <w:r w:rsidR="00F151DB">
+      <w:r w:rsidR="00F151DB" w:rsidRPr="00534260">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0098736A" w:rsidRPr="00C232F8">
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5C9D369E" w14:textId="717160BC" w:rsidR="001150B9" w:rsidRPr="00351E93" w:rsidRDefault="0098736A" w:rsidP="00407BD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C232F8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
@@ -789,70 +991,80 @@
             <w:r w:rsidR="00F81F9C" w:rsidRPr="006435A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>modifiable avec frais</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2229F177" w14:textId="5C772A70" w:rsidR="0007414C" w:rsidRPr="006435A1" w:rsidRDefault="0007414C" w:rsidP="00407BD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E21261E" w14:textId="3B72D1A1" w:rsidR="0007414C" w:rsidRPr="00C7440D" w:rsidRDefault="00A710AB" w:rsidP="00407BD9">
+          <w:p w14:paraId="3E21261E" w14:textId="072912B2" w:rsidR="0007414C" w:rsidRPr="00C7440D" w:rsidRDefault="00D80D89" w:rsidP="00407BD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>2965 €</w:t>
+              <w:t>3435</w:t>
+            </w:r>
+            <w:r w:rsidR="00A710AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00351E93" w:rsidRPr="00D33A40" w14:paraId="51991E00" w14:textId="77777777" w:rsidTr="00407BD9">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3818" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6FB1E2FB" w14:textId="0B18814F" w:rsidR="00F81F9C" w:rsidRPr="006435A1" w:rsidRDefault="00E619CE" w:rsidP="00407BD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006435A1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -952,126 +1164,122 @@
             <w:r w:rsidR="00F81F9C" w:rsidRPr="006435A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> frais</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67F11414" w14:textId="02DCE83F" w:rsidR="00351E93" w:rsidRPr="006435A1" w:rsidRDefault="00351E93" w:rsidP="00407BD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="269C348F" w14:textId="40379107" w:rsidR="00351E93" w:rsidRPr="00351E93" w:rsidRDefault="00A710AB" w:rsidP="00407BD9">
+          <w:p w14:paraId="269C348F" w14:textId="1151E126" w:rsidR="00351E93" w:rsidRPr="00351E93" w:rsidRDefault="00D80D89" w:rsidP="00407BD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>7390 €</w:t>
+              <w:t>7860</w:t>
+            </w:r>
+            <w:r w:rsidR="00A710AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DCB1847" w14:textId="673AC00D" w:rsidR="0007414C" w:rsidRPr="00407BD9" w:rsidRDefault="00407BD9" w:rsidP="00407BD9">
+    <w:p w14:paraId="536F3615" w14:textId="32917C1E" w:rsidR="00B11262" w:rsidRPr="00351E93" w:rsidRDefault="00407BD9" w:rsidP="00534260">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407BD9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les forfaits sont calculés selon les tarifs en vigueur au </w:t>
       </w:r>
       <w:r w:rsidR="0061528F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>29/09/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00407BD9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et sont susceptibles d’être modifiés à la suite d’une éventuelle hausse des coûts aériens</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="98"/>
         <w:tblW w:w="11417" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5661"/>
         <w:gridCol w:w="5756"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE7121" w:rsidRPr="00D33A40" w14:paraId="398FB90E" w14:textId="77777777" w:rsidTr="00AB5C0E">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C7A98BF" w14:textId="77777777" w:rsidR="00AE7121" w:rsidRPr="00D33A40" w:rsidRDefault="00AE7121" w:rsidP="00AE7121">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1647,61 +1855,61 @@
     <w:p w14:paraId="58E754A2" w14:textId="77777777" w:rsidR="00805917" w:rsidRPr="00351E93" w:rsidRDefault="00805917" w:rsidP="00A72427">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00805917" w:rsidRPr="00351E93" w:rsidSect="00862419">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="964" w:bottom="57" w:left="964" w:header="510" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60B436B8" w14:textId="77777777" w:rsidR="009C5E38" w:rsidRDefault="009C5E38" w:rsidP="00DE69FF">
+    <w:p w14:paraId="2136F7D7" w14:textId="77777777" w:rsidR="00545D43" w:rsidRDefault="00545D43" w:rsidP="00DE69FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FD563BC" w14:textId="77777777" w:rsidR="009C5E38" w:rsidRDefault="009C5E38" w:rsidP="00DE69FF">
+    <w:p w14:paraId="19C7B20D" w14:textId="77777777" w:rsidR="00545D43" w:rsidRDefault="00545D43" w:rsidP="00DE69FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2118,61 +2326,61 @@
           </w:r>
           <w:r w:rsidR="007E0391" w:rsidRPr="005D488F">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:color w:val="00642D"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>com</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1C22BE09" w14:textId="77777777" w:rsidR="009B3DF4" w:rsidRDefault="009B3DF4" w:rsidP="00F26A0F">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DD44532" w14:textId="77777777" w:rsidR="009C5E38" w:rsidRDefault="009C5E38" w:rsidP="00DE69FF">
+    <w:p w14:paraId="0B43358B" w14:textId="77777777" w:rsidR="00545D43" w:rsidRDefault="00545D43" w:rsidP="00DE69FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55556EF0" w14:textId="77777777" w:rsidR="009C5E38" w:rsidRDefault="009C5E38" w:rsidP="00DE69FF">
+    <w:p w14:paraId="71B74578" w14:textId="77777777" w:rsidR="00545D43" w:rsidRDefault="00545D43" w:rsidP="00DE69FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6305CAD4" w14:textId="2A9B5DA8" w:rsidR="009B1E48" w:rsidRDefault="00DD4A30" w:rsidP="00A72427">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3330"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
@@ -6239,55 +6447,54 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1611400180">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="646740499">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="790709496">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1450274888">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="360596656">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1627544251">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE69FF"/>
     <w:rsid w:val="00021E8F"/>
     <w:rsid w:val="0002780F"/>
     <w:rsid w:val="00031055"/>
     <w:rsid w:val="000312B0"/>
@@ -6323,139 +6530,146 @@
     <w:rsid w:val="00133733"/>
     <w:rsid w:val="00135E35"/>
     <w:rsid w:val="0013794E"/>
     <w:rsid w:val="0014171B"/>
     <w:rsid w:val="00141C1C"/>
     <w:rsid w:val="00143272"/>
     <w:rsid w:val="00160971"/>
     <w:rsid w:val="00161DCA"/>
     <w:rsid w:val="00162E0B"/>
     <w:rsid w:val="001677D1"/>
     <w:rsid w:val="00173DEC"/>
     <w:rsid w:val="00180D4E"/>
     <w:rsid w:val="00180F7C"/>
     <w:rsid w:val="00183E5B"/>
     <w:rsid w:val="0018418A"/>
     <w:rsid w:val="00184E0D"/>
     <w:rsid w:val="001877CF"/>
     <w:rsid w:val="00192AAF"/>
     <w:rsid w:val="001966A2"/>
     <w:rsid w:val="001B7BD2"/>
     <w:rsid w:val="001C2EED"/>
     <w:rsid w:val="001D74F2"/>
     <w:rsid w:val="001E6047"/>
     <w:rsid w:val="001E7627"/>
     <w:rsid w:val="001E7C2E"/>
+    <w:rsid w:val="001F2830"/>
     <w:rsid w:val="002014CE"/>
     <w:rsid w:val="002061FC"/>
     <w:rsid w:val="00212335"/>
     <w:rsid w:val="00214270"/>
     <w:rsid w:val="0024444A"/>
     <w:rsid w:val="00257004"/>
     <w:rsid w:val="00285C7A"/>
     <w:rsid w:val="0028641E"/>
     <w:rsid w:val="00297CE5"/>
     <w:rsid w:val="002A0DC8"/>
     <w:rsid w:val="002A5DBB"/>
     <w:rsid w:val="002B26CB"/>
     <w:rsid w:val="002B610D"/>
     <w:rsid w:val="002B64A4"/>
     <w:rsid w:val="002D0C88"/>
     <w:rsid w:val="002D2168"/>
     <w:rsid w:val="002D575F"/>
     <w:rsid w:val="002D5DA0"/>
     <w:rsid w:val="002E62BF"/>
     <w:rsid w:val="002F1156"/>
     <w:rsid w:val="002F2F6E"/>
     <w:rsid w:val="00315B81"/>
     <w:rsid w:val="00325116"/>
     <w:rsid w:val="00327524"/>
     <w:rsid w:val="00342D88"/>
     <w:rsid w:val="00351E93"/>
     <w:rsid w:val="00353675"/>
     <w:rsid w:val="00354B11"/>
     <w:rsid w:val="00357A96"/>
     <w:rsid w:val="003615D2"/>
     <w:rsid w:val="00363001"/>
     <w:rsid w:val="00365F2B"/>
     <w:rsid w:val="0036626B"/>
     <w:rsid w:val="00366F89"/>
     <w:rsid w:val="003670C3"/>
     <w:rsid w:val="00376E5B"/>
     <w:rsid w:val="00392D94"/>
     <w:rsid w:val="003A1A77"/>
     <w:rsid w:val="003A5A3C"/>
     <w:rsid w:val="003A7080"/>
     <w:rsid w:val="003A7424"/>
     <w:rsid w:val="003B3BBD"/>
     <w:rsid w:val="003B5312"/>
     <w:rsid w:val="003C008B"/>
     <w:rsid w:val="003C10BE"/>
+    <w:rsid w:val="003C453E"/>
     <w:rsid w:val="003C49FB"/>
+    <w:rsid w:val="003C5574"/>
     <w:rsid w:val="003D2B9C"/>
     <w:rsid w:val="003D3517"/>
     <w:rsid w:val="003D354E"/>
     <w:rsid w:val="003E6A3D"/>
     <w:rsid w:val="004057E7"/>
     <w:rsid w:val="00407BD9"/>
     <w:rsid w:val="00407BF9"/>
     <w:rsid w:val="00423BE4"/>
     <w:rsid w:val="0043143E"/>
     <w:rsid w:val="004352AF"/>
     <w:rsid w:val="0044005D"/>
     <w:rsid w:val="004526C0"/>
     <w:rsid w:val="00467FF2"/>
     <w:rsid w:val="0047643E"/>
     <w:rsid w:val="0048085F"/>
     <w:rsid w:val="00480B09"/>
     <w:rsid w:val="004814A6"/>
     <w:rsid w:val="004B192D"/>
     <w:rsid w:val="004B3C21"/>
     <w:rsid w:val="004C54DB"/>
     <w:rsid w:val="004D1855"/>
     <w:rsid w:val="004D3894"/>
     <w:rsid w:val="004F083E"/>
     <w:rsid w:val="004F49F6"/>
     <w:rsid w:val="004F7307"/>
     <w:rsid w:val="005013D5"/>
     <w:rsid w:val="00504344"/>
     <w:rsid w:val="00505C48"/>
     <w:rsid w:val="00507FFD"/>
     <w:rsid w:val="00511AA0"/>
     <w:rsid w:val="00515526"/>
     <w:rsid w:val="0051579E"/>
     <w:rsid w:val="00520F50"/>
     <w:rsid w:val="005210A4"/>
+    <w:rsid w:val="005224DA"/>
     <w:rsid w:val="00525578"/>
     <w:rsid w:val="005312E0"/>
+    <w:rsid w:val="00534260"/>
     <w:rsid w:val="00536309"/>
     <w:rsid w:val="00536CD0"/>
     <w:rsid w:val="005402DF"/>
     <w:rsid w:val="00540B16"/>
     <w:rsid w:val="00542880"/>
+    <w:rsid w:val="00545D43"/>
     <w:rsid w:val="00553B20"/>
     <w:rsid w:val="0055675A"/>
+    <w:rsid w:val="005616C5"/>
     <w:rsid w:val="00561D2D"/>
     <w:rsid w:val="00565771"/>
     <w:rsid w:val="00577991"/>
     <w:rsid w:val="00586B22"/>
     <w:rsid w:val="005A7FA6"/>
     <w:rsid w:val="005B0742"/>
     <w:rsid w:val="005C17CC"/>
     <w:rsid w:val="005C4FF7"/>
     <w:rsid w:val="005D28EB"/>
     <w:rsid w:val="005D488F"/>
     <w:rsid w:val="005E2D9C"/>
     <w:rsid w:val="0060348A"/>
     <w:rsid w:val="0061528F"/>
     <w:rsid w:val="006266E0"/>
     <w:rsid w:val="006435A1"/>
     <w:rsid w:val="00644E0E"/>
     <w:rsid w:val="006477F2"/>
     <w:rsid w:val="00653C61"/>
     <w:rsid w:val="00654467"/>
     <w:rsid w:val="006566A1"/>
     <w:rsid w:val="00670C00"/>
     <w:rsid w:val="00683C9E"/>
     <w:rsid w:val="00684FF7"/>
     <w:rsid w:val="006A0458"/>
     <w:rsid w:val="006A3A84"/>
@@ -6481,50 +6695,51 @@
     <w:rsid w:val="007B4C9B"/>
     <w:rsid w:val="007C7B0D"/>
     <w:rsid w:val="007D13C0"/>
     <w:rsid w:val="007E0391"/>
     <w:rsid w:val="007E1B10"/>
     <w:rsid w:val="007F03F2"/>
     <w:rsid w:val="007F3C2B"/>
     <w:rsid w:val="007F42F1"/>
     <w:rsid w:val="00805917"/>
     <w:rsid w:val="00807702"/>
     <w:rsid w:val="00810545"/>
     <w:rsid w:val="00815C66"/>
     <w:rsid w:val="00822FCE"/>
     <w:rsid w:val="00826D01"/>
     <w:rsid w:val="00833599"/>
     <w:rsid w:val="00850030"/>
     <w:rsid w:val="00853200"/>
     <w:rsid w:val="00857F5F"/>
     <w:rsid w:val="00862419"/>
     <w:rsid w:val="0086251A"/>
     <w:rsid w:val="00871B71"/>
     <w:rsid w:val="008727D4"/>
     <w:rsid w:val="00872E56"/>
     <w:rsid w:val="00877170"/>
     <w:rsid w:val="0088036B"/>
+    <w:rsid w:val="008861F3"/>
     <w:rsid w:val="0089433C"/>
     <w:rsid w:val="008A22AE"/>
     <w:rsid w:val="008A49DE"/>
     <w:rsid w:val="008B2E7C"/>
     <w:rsid w:val="008C602B"/>
     <w:rsid w:val="008D5FF4"/>
     <w:rsid w:val="008E4F22"/>
     <w:rsid w:val="008E5086"/>
     <w:rsid w:val="008F743E"/>
     <w:rsid w:val="00904D01"/>
     <w:rsid w:val="00912812"/>
     <w:rsid w:val="009140F1"/>
     <w:rsid w:val="00924DC0"/>
     <w:rsid w:val="0092795D"/>
     <w:rsid w:val="00930E2E"/>
     <w:rsid w:val="0094100A"/>
     <w:rsid w:val="009467E3"/>
     <w:rsid w:val="00951689"/>
     <w:rsid w:val="009516E9"/>
     <w:rsid w:val="0095524C"/>
     <w:rsid w:val="00960381"/>
     <w:rsid w:val="00962CEB"/>
     <w:rsid w:val="009741EC"/>
     <w:rsid w:val="0098736A"/>
     <w:rsid w:val="0099679A"/>
@@ -6607,76 +6822,79 @@
     <w:rsid w:val="00C4703A"/>
     <w:rsid w:val="00C50905"/>
     <w:rsid w:val="00C51058"/>
     <w:rsid w:val="00C523DE"/>
     <w:rsid w:val="00C5498F"/>
     <w:rsid w:val="00C568C8"/>
     <w:rsid w:val="00C7440D"/>
     <w:rsid w:val="00C838B9"/>
     <w:rsid w:val="00C9079A"/>
     <w:rsid w:val="00CA3AC4"/>
     <w:rsid w:val="00CB1D31"/>
     <w:rsid w:val="00CC010A"/>
     <w:rsid w:val="00CC3455"/>
     <w:rsid w:val="00CC56EC"/>
     <w:rsid w:val="00CC73A2"/>
     <w:rsid w:val="00CF61F5"/>
     <w:rsid w:val="00CF746D"/>
     <w:rsid w:val="00D109B1"/>
     <w:rsid w:val="00D10AD3"/>
     <w:rsid w:val="00D216FF"/>
     <w:rsid w:val="00D33A40"/>
     <w:rsid w:val="00D4013C"/>
     <w:rsid w:val="00D431C7"/>
     <w:rsid w:val="00D767BB"/>
     <w:rsid w:val="00D76BEB"/>
+    <w:rsid w:val="00D80D89"/>
     <w:rsid w:val="00D8485B"/>
     <w:rsid w:val="00D8532D"/>
     <w:rsid w:val="00D90FD8"/>
     <w:rsid w:val="00D92EAA"/>
     <w:rsid w:val="00D95FEC"/>
     <w:rsid w:val="00D979ED"/>
     <w:rsid w:val="00DA34B8"/>
     <w:rsid w:val="00DA4389"/>
     <w:rsid w:val="00DA542E"/>
     <w:rsid w:val="00DB40AF"/>
     <w:rsid w:val="00DB4B61"/>
     <w:rsid w:val="00DB5F85"/>
     <w:rsid w:val="00DC33E6"/>
     <w:rsid w:val="00DC35CB"/>
     <w:rsid w:val="00DC3C08"/>
+    <w:rsid w:val="00DC7FA8"/>
     <w:rsid w:val="00DD4A30"/>
     <w:rsid w:val="00DD6852"/>
     <w:rsid w:val="00DE3687"/>
     <w:rsid w:val="00DE69FF"/>
     <w:rsid w:val="00DF055A"/>
     <w:rsid w:val="00DF4C8E"/>
     <w:rsid w:val="00DF4DFB"/>
     <w:rsid w:val="00DF59D1"/>
     <w:rsid w:val="00DF7D2F"/>
     <w:rsid w:val="00E00438"/>
     <w:rsid w:val="00E00859"/>
+    <w:rsid w:val="00E11A70"/>
     <w:rsid w:val="00E16F91"/>
     <w:rsid w:val="00E20B42"/>
     <w:rsid w:val="00E22F09"/>
     <w:rsid w:val="00E23239"/>
     <w:rsid w:val="00E24CF3"/>
     <w:rsid w:val="00E25D60"/>
     <w:rsid w:val="00E3018D"/>
     <w:rsid w:val="00E3257F"/>
     <w:rsid w:val="00E32F0E"/>
     <w:rsid w:val="00E36500"/>
     <w:rsid w:val="00E41F01"/>
     <w:rsid w:val="00E42CF7"/>
     <w:rsid w:val="00E55DAD"/>
     <w:rsid w:val="00E619CE"/>
     <w:rsid w:val="00E71929"/>
     <w:rsid w:val="00E76567"/>
     <w:rsid w:val="00E856A6"/>
     <w:rsid w:val="00E86007"/>
     <w:rsid w:val="00E957E8"/>
     <w:rsid w:val="00EA5619"/>
     <w:rsid w:val="00EB123D"/>
     <w:rsid w:val="00EB558E"/>
     <w:rsid w:val="00EB639F"/>
     <w:rsid w:val="00EB6830"/>
     <w:rsid w:val="00ED3D80"/>
@@ -6685,50 +6903,51 @@
     <w:rsid w:val="00EE74DE"/>
     <w:rsid w:val="00EF30AB"/>
     <w:rsid w:val="00EF44E0"/>
     <w:rsid w:val="00F005CC"/>
     <w:rsid w:val="00F07BB4"/>
     <w:rsid w:val="00F15061"/>
     <w:rsid w:val="00F151DB"/>
     <w:rsid w:val="00F22DBA"/>
     <w:rsid w:val="00F26A0F"/>
     <w:rsid w:val="00F2721A"/>
     <w:rsid w:val="00F50E3F"/>
     <w:rsid w:val="00F539DC"/>
     <w:rsid w:val="00F540E4"/>
     <w:rsid w:val="00F728D3"/>
     <w:rsid w:val="00F743BC"/>
     <w:rsid w:val="00F76651"/>
     <w:rsid w:val="00F81F9C"/>
     <w:rsid w:val="00F8245D"/>
     <w:rsid w:val="00F87883"/>
     <w:rsid w:val="00F879A8"/>
     <w:rsid w:val="00F90D78"/>
     <w:rsid w:val="00FA0991"/>
     <w:rsid w:val="00FA1C89"/>
     <w:rsid w:val="00FA435C"/>
     <w:rsid w:val="00FB4FEF"/>
+    <w:rsid w:val="00FB5AA1"/>
     <w:rsid w:val="00FD34B0"/>
     <w:rsid w:val="00FD442A"/>
     <w:rsid w:val="00FE0CC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7527,50 +7746,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
     <w:name w:val="Note de fin Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedefin"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E027F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appeldenotedefin">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E027F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C5574"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="101416784">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="118111204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -8183,83 +8419,83 @@
       <a:lstStyle/>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCEF827E-19DC-4679-BA13-A3D19217769C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>200</Words>
-  <Characters>1102</Characters>
+  <Words>234</Words>
+  <Characters>1289</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>        </vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1300</CharactersWithSpaces>
+  <CharactersWithSpaces>1520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>